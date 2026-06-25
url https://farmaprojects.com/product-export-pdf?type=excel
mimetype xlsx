--- v0 (2025-12-14)
+++ v1 (2026-06-25)
@@ -12,71 +12,71 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
   <si>
     <t>TYPE OF DOSSIER</t>
   </si>
   <si>
     <t>THERAPEUTIC AREA</t>
   </si>
   <si>
     <t>INN</t>
   </si>
   <si>
     <t>PHARMACEUTICAL FORM</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>REFERENCE PRODUCT</t>
   </si>
   <si>
-    <t>DOSSIER AVAILABILITY &amp; MARKET SCOPE</t>
+    <t>DOSSIER AVAILABILITY</t>
   </si>
   <si>
     <t>INDICATION</t>
   </si>
   <si>
     <t>DEVELOPMENT PHASE</t>
   </si>
   <si>
     <t>Lactose Free</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Shelf life</t>
   </si>
   <si>
     <t>PRESERVATIVE FREE</t>
   </si>
   <si>
     <t>PRESENTATION</t>
   </si>
   <si>
     <t>THERAPY DAYS</t>
   </si>
@@ -92,654 +92,762 @@
   <si>
     <t>STORAGE CONDITIONS</t>
   </si>
   <si>
     <t>BATCH SIZE</t>
   </si>
   <si>
     <t>POLPHARMA'S BRAND</t>
   </si>
   <si>
     <t>BRAND NAME</t>
   </si>
   <si>
     <t>Under development generics</t>
   </si>
   <si>
     <t>Alimentary tract &amp; metabolism</t>
   </si>
   <si>
     <t>Empagliflozin*/Metformin</t>
   </si>
   <si>
     <t>Film - coated tablets</t>
   </si>
   <si>
-    <t>5mg/500mg, 5mg/850mg, 5mg/1000mg, 12.5mg/500mg, 12.5mg/850mg, 12.5mg/1000mg</t>
+    <t>5 mg / 850 mg 5 mg / 1000 mg 12.5 mg / 850 mg 12.5 mg / 1000 mg</t>
   </si>
   <si>
     <t>Synjardy ® (Boehringer Ingelheim)</t>
   </si>
   <si>
-    <t>EU: Q1 2027 CA: Q4 2027</t>
-[...2 lines deleted...]
-    <t>Allergy/Immuno</t>
+    <t>EU: Q1 2027</t>
+  </si>
+  <si>
+    <t>Tirzepatide</t>
+  </si>
+  <si>
+    <t>Solution for injection</t>
+  </si>
+  <si>
+    <t>2.5 mg, 5 mg, 7.5 mg, 10 mg, 12.5 mg, 15 mg</t>
+  </si>
+  <si>
+    <t>Mounjaro® (Lilly)</t>
+  </si>
+  <si>
+    <t>Q4 2032</t>
+  </si>
+  <si>
+    <t>Allergy/Immunology</t>
   </si>
   <si>
     <t>Baricitinb*</t>
   </si>
   <si>
-    <t>2mg, 4mg</t>
+    <t>2 mg, 4 mg</t>
   </si>
   <si>
     <t>Olumiaant® (Lilly)</t>
   </si>
   <si>
     <t>EU: Q1 2027 CA: Q1 2027</t>
   </si>
   <si>
     <t>Upadacitinib</t>
   </si>
   <si>
     <t>Prolonged - release tablets</t>
   </si>
   <si>
-    <t>15mg, 30mg, 45mg</t>
+    <t>15 mg, 30 mg, 45 mg</t>
   </si>
   <si>
     <t>Rinvoq® (Abbvie)</t>
   </si>
   <si>
+    <t>EU: Q4 2028</t>
+  </si>
+  <si>
+    <t>Respiratory System</t>
+  </si>
+  <si>
+    <t>Fluticasone/Vilanterol*</t>
+  </si>
+  <si>
+    <t>Inhalation powder</t>
+  </si>
+  <si>
+    <t>92 mcg / 22 mcg 184 mcg / 22 mcg</t>
+  </si>
+  <si>
+    <t>Bro Ellipta® (GSK)</t>
+  </si>
+  <si>
+    <t>EU: Q2 2027 CA: Q2 2027</t>
+  </si>
+  <si>
+    <t>Umeclidinium/Vilanterol*</t>
+  </si>
+  <si>
+    <t>55 mcg / 22 mcg</t>
+  </si>
+  <si>
+    <t>Anoro Ellipta® (GSK)</t>
+  </si>
+  <si>
+    <t>EU: Q4 2027 CA: Q4 2027</t>
+  </si>
+  <si>
+    <t>Fluticasone/Umeclidinium/Vilanterol</t>
+  </si>
+  <si>
+    <t>100 mcg / 74.2 mcg / 62.5 mcg 200 mcg / 74.2mcg / 62.5 mcg</t>
+  </si>
+  <si>
+    <t>Trelegy Ellipta® (GSK)</t>
+  </si>
+  <si>
+    <t>EU: Q1 2028</t>
+  </si>
+  <si>
+    <t>Oxymetazoline OTC</t>
+  </si>
+  <si>
+    <t>Nasal Gel</t>
+  </si>
+  <si>
+    <t>0.25 mg/g, 0.5 mg/g</t>
+  </si>
+  <si>
+    <t>Oxalin® (Polpharma)</t>
+  </si>
+  <si>
+    <t>EU: Q3 2028</t>
+  </si>
+  <si>
+    <t>Xylometazoline OTC</t>
+  </si>
+  <si>
+    <t>0.1 mg/g, 1 mg/g</t>
+  </si>
+  <si>
+    <t>Otrivin® (Novartis)</t>
+  </si>
+  <si>
+    <t>EU: Q2 2027</t>
+  </si>
+  <si>
+    <t>Xylomethazoline/ Dexpanthenol OTC</t>
+  </si>
+  <si>
+    <t>Nasal spray solution</t>
+  </si>
+  <si>
+    <t>1.0 mg / 50 mg / ml (10ml) 0.5 mg / 50 mg / ml (10 ml)</t>
+  </si>
+  <si>
+    <t>Nasic® (Cassella-med)</t>
+  </si>
+  <si>
+    <t>Cardiology</t>
+  </si>
+  <si>
+    <t>Bempedoic Acid</t>
+  </si>
+  <si>
+    <t>Film - Coated Tablets</t>
+  </si>
+  <si>
+    <t>180 mg</t>
+  </si>
+  <si>
+    <t>Nilemdo® (Esperion, Daiichi Sankyo )</t>
+  </si>
+  <si>
+    <t>EU: Q2 2026</t>
+  </si>
+  <si>
+    <t>Bempedoic Acid /Ezitimibe</t>
+  </si>
+  <si>
+    <t>180 mg / 10 mg</t>
+  </si>
+  <si>
+    <t>Nustendi® (Esperion, Daiichi Sankyo )</t>
+  </si>
+  <si>
+    <t>Bempedoic Acid/Ezitimibe/Atorvastatin</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>180 mg / 10 mg / 10 mg 180 mg / 10 mg / 20 mg 180 mg / 10 mg / 40 mg 180 mg / 10 mg / 80 mg</t>
+  </si>
+  <si>
+    <t>Nustendi® (Daichii Sankyo) / Lipitor® (Pfizer)</t>
+  </si>
+  <si>
+    <t>EU: Q1 2030</t>
+  </si>
+  <si>
+    <t>Finerenone*</t>
+  </si>
+  <si>
+    <t>10 mg, 20 mg</t>
+  </si>
+  <si>
+    <t>Kerendia® (Bayer)</t>
+  </si>
+  <si>
+    <t>EU: Q2 2027 CA: Q3 2027</t>
+  </si>
+  <si>
+    <t>Ramipril</t>
+  </si>
+  <si>
+    <t>2.5 mg, 5 mg, 10 mg</t>
+  </si>
+  <si>
+    <t>Delix® (Sanofi)</t>
+  </si>
+  <si>
+    <t>EU: Q3 2026</t>
+  </si>
+  <si>
+    <t>Valsartan</t>
+  </si>
+  <si>
+    <t>40 mg, 80 mg, 160 mg, 320 mg</t>
+  </si>
+  <si>
+    <t>Diovan® (Novartis)</t>
+  </si>
+  <si>
     <t>EU: Q4 2027</t>
   </si>
   <si>
-    <t>Respiratory System</t>
-[...80 lines deleted...]
-    <t>EU: Q2 2027</t>
+    <t>Valsartan/Hydrochlorothiazide</t>
+  </si>
+  <si>
+    <t>80 mg/12.5 mg 160 mg / 12.5 mg 160 mg / 25 mg 320 mg /12.5 mg 320 mg /25 mg</t>
+  </si>
+  <si>
+    <t>Codiovan® (Novartis)</t>
+  </si>
+  <si>
+    <t>Short RNA (Oligonucleotide)</t>
+  </si>
+  <si>
+    <t>Nusinersen*</t>
+  </si>
+  <si>
+    <t>12 mg / 5 ml vial (2.4 mg/ml)</t>
+  </si>
+  <si>
+    <t>Spinraza® (Biogen)</t>
+  </si>
+  <si>
+    <t>EU: Q2 2027**</t>
+  </si>
+  <si>
+    <t>Inclisiran</t>
+  </si>
+  <si>
+    <t>Solution for injection (pre-filled syringe)</t>
+  </si>
+  <si>
+    <t>284 mg / 1.5 mL (189 mg/mL)</t>
+  </si>
+  <si>
+    <t>Leqvio® (Novartis)</t>
+  </si>
+  <si>
+    <t>EU: Q3 2028**</t>
+  </si>
+  <si>
+    <t>Central Nervous System</t>
+  </si>
+  <si>
+    <t>Cenobamate</t>
+  </si>
+  <si>
+    <t>12.5 mg, 25 mg, 50 mg, 100 mg, 150 mg, 200 mg</t>
+  </si>
+  <si>
+    <t>Ontozry® (SK Biopharmaceuticals)</t>
+  </si>
+  <si>
+    <t>EU: Q1 2028 MENA: Q1 2028</t>
+  </si>
+  <si>
+    <t>Oral Solution (first-in-market)</t>
+  </si>
+  <si>
+    <t>10 mg/mL</t>
+  </si>
+  <si>
+    <t>Endocrinology</t>
+  </si>
+  <si>
+    <t>Osilodrostat</t>
+  </si>
+  <si>
+    <t>1 mg, 5 mg, 10 mg</t>
+  </si>
+  <si>
+    <t>Istursia® (Recordati)</t>
+  </si>
+  <si>
+    <t>EU: Q2 2028</t>
+  </si>
+  <si>
+    <t>Dermatology</t>
+  </si>
+  <si>
+    <t>Minoxidil OTC</t>
+  </si>
+  <si>
+    <t>Foam</t>
+  </si>
+  <si>
+    <t>Regaine® (Johnson&amp;Johnson)</t>
+  </si>
+  <si>
+    <t>Gynecology</t>
+  </si>
+  <si>
+    <t>Progesterone</t>
+  </si>
+  <si>
+    <t>25 mg / 1.112 mL</t>
+  </si>
+  <si>
+    <t>Lubion® (IBSA)</t>
+  </si>
+  <si>
+    <t>EU: Q1 2029</t>
+  </si>
+  <si>
+    <t>Available</t>
+  </si>
+  <si>
+    <t>Dapagliflozin* / Metformin</t>
+  </si>
+  <si>
+    <t>5 mg / 850 mg 5 mg / 1000 mg</t>
+  </si>
+  <si>
+    <t>Xigduo® (AstraZeneca)</t>
+  </si>
+  <si>
+    <t>EU CA</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>II: available IVb: available</t>
+  </si>
+  <si>
+    <t>36 months</t>
+  </si>
+  <si>
+    <t>Dapagliflozin*</t>
+  </si>
+  <si>
+    <t>5 mg, 10 mg</t>
+  </si>
+  <si>
+    <t>Forxiga® (AstraZeneca)</t>
+  </si>
+  <si>
+    <t>Empagliflozin*</t>
+  </si>
+  <si>
+    <t>10 mg, 25 mg</t>
+  </si>
+  <si>
+    <t>Jardiance® (Boehringer Ingelheim)</t>
+  </si>
+  <si>
+    <t>36 months 36 months / Do not store above 30 ºC</t>
+  </si>
+  <si>
+    <t>Linagliptin*</t>
+  </si>
+  <si>
+    <t>5 mg</t>
+  </si>
+  <si>
+    <t>Trajenta® (Boehringer Ingelheim)</t>
+  </si>
+  <si>
+    <t>Orlistat</t>
+  </si>
+  <si>
+    <t>Hard capsules</t>
+  </si>
+  <si>
+    <t>120 mg</t>
+  </si>
+  <si>
+    <t>Xenical® (Roche)</t>
+  </si>
+  <si>
+    <t>EU</t>
+  </si>
+  <si>
+    <t>II: available IVb: not available</t>
+  </si>
+  <si>
+    <t>24 months</t>
+  </si>
+  <si>
+    <t>Orlistat OTC</t>
+  </si>
+  <si>
+    <t>60 mg</t>
+  </si>
+  <si>
+    <t>Alli® (GSK)</t>
+  </si>
+  <si>
+    <t>Sitagliptin*</t>
+  </si>
+  <si>
+    <t>25 mg, 50 mg, 100 mg</t>
+  </si>
+  <si>
+    <t>Januvia® (Merck)</t>
+  </si>
+  <si>
+    <t>Sitagliptin*/ Metformin</t>
+  </si>
+  <si>
+    <t>50 mg / 850 mg 50 mg / 1000 mg</t>
+  </si>
+  <si>
+    <t>Janumet® (Merck)</t>
   </si>
   <si>
     <t>Anti-infectives for systemic use</t>
   </si>
   <si>
-    <t>Avibactam/Ceftazidime</t>
-[...205 lines deleted...]
-  <si>
     <t>Aciclovir</t>
   </si>
   <si>
-    <t>200mg, 400mg, 800mg</t>
+    <t>200 mg, 400 mg, 800 mg</t>
   </si>
   <si>
     <t>Zovirax® (GSK)</t>
   </si>
   <si>
     <t>Antineoplastic &amp; Immunomodulating Agents</t>
   </si>
   <si>
     <t>Apremilast*</t>
   </si>
   <si>
-    <t>10mg, 20mg, 30mg</t>
+    <t>10 mg, 20 mg, 30 mg</t>
   </si>
   <si>
     <t>Otezla® (Celgene)</t>
   </si>
   <si>
-    <t>18 months (target 36)</t>
-[...1 lines deleted...]
-  <si>
     <t>Blood &amp; Blood forming organs</t>
   </si>
   <si>
     <t>Apixaban*</t>
   </si>
   <si>
-    <t>2.5mg, 5mg</t>
+    <t>2.5 mg, 5 mg</t>
   </si>
   <si>
     <t>Eliquis® (Bristol-Myers Squibb)</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Rivaroxaban*</t>
   </si>
   <si>
-    <t>2.5mg, 10mg, 15mg, 20mg</t>
+    <t>2.5 mg, 10 mg, 15 mg, 20 mg</t>
   </si>
   <si>
     <t>Xarelto® (Bayer)</t>
   </si>
   <si>
-    <t>II: on-going IVa: ext. from b IVb: on-going</t>
+    <t>II: on-going IVb: on-going</t>
   </si>
   <si>
     <t>Capsules</t>
   </si>
   <si>
-    <t>10mg, 15mg, 20mg</t>
+    <t>10 mg, 15 mg, 20 mg</t>
   </si>
   <si>
     <t>II: available</t>
   </si>
   <si>
     <t>Ticagrelor*</t>
   </si>
   <si>
-    <t>60mg, 90mg</t>
+    <t>60 mg, 90 mg</t>
   </si>
   <si>
     <t>Brilique® (AstraZeneca)</t>
   </si>
   <si>
     <t>Cardiovascular System</t>
   </si>
   <si>
     <t>Ramipril / Indapamide</t>
   </si>
   <si>
     <t>Hard capsules (IR dosage form)</t>
   </si>
   <si>
-    <t>5mg/2.5mg, 10mg/2.5mg, 5mg/1.25mg, 10mg/1.25mg</t>
+    <t>5 mg / 2.5 mg 10 mg / 2.5 mg 5 mg / 1.25 mg 10 mg / 1.25 mg</t>
   </si>
   <si>
     <t>New combination</t>
   </si>
   <si>
     <t>Hydrochlorothiazide*</t>
   </si>
   <si>
-    <t>12.5mg, 25mg, 50mg</t>
+    <t>12.5 mg, 25 mg, 50 mg</t>
   </si>
   <si>
     <t>Esidrex® (Novartis)</t>
   </si>
   <si>
     <t>60 months</t>
   </si>
   <si>
     <t>Ramipril / Amlodipine</t>
   </si>
   <si>
-    <t>5mg/5mg, 5mg/10mg, 10mg/5mg, 10mg/10mg</t>
+    <t>5 mg / 5 mg 5 mg /10 mg 10 mg / 5 mg 10 mg / 10 mg</t>
   </si>
   <si>
     <t>Tritace® /Ramipril (Sanofi) &amp; Norvasc®/Amlodipine (Pfizer)</t>
   </si>
   <si>
     <t>Rosuvastatin</t>
   </si>
   <si>
-    <t>5mg, 10mg, 20mg</t>
+    <t>5 mg, 10 mg, 20 mg</t>
   </si>
   <si>
     <t>Crestor® (AstraZeneca)</t>
   </si>
   <si>
-    <t>II: available IVa: (12 months) IVb: not available</t>
+    <t>II: available IVa: available IVb: not available</t>
+  </si>
+  <si>
+    <t>36 months (Zone II) 12 months (Zone IVa)</t>
   </si>
   <si>
     <t>Telmisartan / Amlodipine</t>
   </si>
   <si>
     <t>Bilayered Tablets</t>
   </si>
   <si>
-    <t>40mg / 5mg, 40mg / 10mg, 80mg / 5mg, 80mg / 10mg</t>
+    <t>40 mg / 5 mg 40 mg / 10 mg 80 mg / 5 mg 80 mg / 10 mg</t>
   </si>
   <si>
     <t>Twynsta® (Boehringer Ingelheim)</t>
   </si>
   <si>
-    <t>Dermatologicals</t>
-[...1 lines deleted...]
-  <si>
     <t>Dimetindene</t>
   </si>
   <si>
     <t>Gel</t>
   </si>
   <si>
-    <t>1mg /g (20g), 1mg /g (30g), 1mg /g (50g)</t>
+    <t>1 mg /g (20g) 1 mg /g (30g) 1 mg /g (50g)</t>
   </si>
   <si>
     <t>Fenistil(TM) (Novartis)</t>
   </si>
   <si>
     <t>Genito-Urinary System &amp; Sex Hormones</t>
   </si>
   <si>
     <t>Tadalafil*</t>
   </si>
   <si>
-    <t>2.5mg, 5mg, 10mg, 20mg</t>
+    <t>2.5 mg, 5 mg, 10 mg, 20 mg</t>
   </si>
   <si>
     <t>Cialis® (Eli Lilly)</t>
   </si>
   <si>
     <t>48 months</t>
   </si>
   <si>
     <t>Musculoskeletal System</t>
   </si>
   <si>
     <t>Paracetamol/ Ibuprofen</t>
   </si>
   <si>
-    <t>500mg/200mg</t>
+    <t>500 mg / 200 mg</t>
   </si>
   <si>
     <t>Nurofen Ultima® (Reckitt Benckiser)</t>
   </si>
   <si>
-    <t>II: available IVa: on-going IVb: on-going</t>
+    <t>II: available IVb: on-going</t>
   </si>
   <si>
     <t>Nervous System</t>
   </si>
   <si>
     <t>Dimethyl Fumarate</t>
   </si>
   <si>
     <t>Gastro - resistant hard capsules</t>
   </si>
   <si>
-    <t>120mg, 240mg</t>
+    <t>120 mg, 240 mg</t>
   </si>
   <si>
     <t>Tecfidera® (Biogen Idec)</t>
   </si>
   <si>
-    <t>II: on-going IVa: ext.from b IVb: on-going</t>
-[...2 lines deleted...]
-    <t>36 months / do not store above 30oC (zone II) 24 months / do not store above 30oC (zone IVb)</t>
+    <t>36 months / Do not store above 30 ºC (zone II) 24 months / Do not store above 30 ºC (zone IV)</t>
   </si>
   <si>
     <t>Memantine hydrochloride</t>
   </si>
   <si>
     <t>Ebixa® (Lundbeck)</t>
   </si>
   <si>
-    <t>II: available IVa: available IVb: no ext. from a</t>
+    <t>II: available IVa: available</t>
+  </si>
+  <si>
+    <t>Store below 30oC. After first opening use in 90 days.</t>
+  </si>
+  <si>
+    <t>43 860</t>
+  </si>
+  <si>
+    <t>Olodon® free</t>
+  </si>
+  <si>
+    <t>Olodon® /Nolodon®/ Starelltec®</t>
   </si>
   <si>
     <t>Quetiapine</t>
   </si>
   <si>
-    <t>25mg, 100mg, 150mg, 200mg, 300mg</t>
+    <t>25 mg, 100 mg, 150 mg, 200 mg, 300 mg</t>
   </si>
   <si>
     <t>Seroquel® (AstraZeneca)</t>
   </si>
   <si>
-    <t>II: available IVa: available IVb: available</t>
-[...14 lines deleted...]
-    <t>24 months (0.5mg) 36 months (1.0mg)</t>
+    <t>Once opened - store for 28 days at a temperature below 30oC</t>
+  </si>
+  <si>
+    <t>40 000</t>
+  </si>
+  <si>
+    <t>Floxamic Neo®</t>
+  </si>
+  <si>
+    <t>Floxamic® / Ekara®/ Genaxil®</t>
   </si>
   <si>
     <t>Glycopyrronium</t>
   </si>
   <si>
-    <t>44mcg</t>
+    <t>44 mcg</t>
   </si>
   <si>
     <t>Seebri Breezhaler® (Novartis)</t>
   </si>
   <si>
-    <t>24 monts</t>
+    <t>Once opened, do not store above 25oC</t>
+  </si>
+  <si>
+    <t>70 423 25 510</t>
+  </si>
+  <si>
+    <t>Bimifree®</t>
+  </si>
+  <si>
+    <t>Bimi® / Iricryn®</t>
   </si>
   <si>
     <t>Glycopyrronium / Indacaterol</t>
   </si>
   <si>
-    <t>43mcg/85mcg</t>
+    <t>43 mcg / 85 mcg</t>
   </si>
   <si>
     <t>Ultibro Breezhaler® (Novartis)</t>
   </si>
   <si>
-    <t>II: available IVb: on-going</t>
+    <t>Bimifree® Combi</t>
+  </si>
+  <si>
+    <t>Bimiduo® / Bapiri® / Bitifrin®</t>
   </si>
   <si>
     <t>Vitamins &amp; Minerals</t>
   </si>
   <si>
     <t>Cholecalciferol (Vitamin D3)</t>
   </si>
   <si>
     <t>Soft capsule</t>
   </si>
   <si>
     <t>20.000 IU</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>II: available IVa: not available</t>
+  </si>
+  <si>
+    <t>43 103 43 103</t>
+  </si>
+  <si>
+    <t>Briglau® PPH Free</t>
+  </si>
+  <si>
+    <t>Briglau®/Briglafre® /Rivotra®</t>
   </si>
   <si>
     <t>*Polpharma Group API
 CA: Dossier suitable for Canadian market
 Products protected by patents (SPC) in Poland are developed solely for the purpose of Regulatory Submissions or R&amp;D purposes intended to support
 Regulatory Submissions. These products are not offered for sale or made available in countries where such products are subjected to patent (SPC)
 protection and where the offer for sale or any related activity constitutes patent infringement.
 It is within the buyer's responsibility and liability to check the patent situation of the poduct in the import market(s).
 Based on exemption under art.5(2) of the Regulation (EC) No 469/2009 concerning the supplementary protection certificate
 for medicinal products Apixaban, Ticagrelor, Dapagliflozin and Linagliptin, which are protected by SPCs in Poland, can be manufactured and offered only for the purpose
 of export to non-EU countries, provided all requirements of the Regulation are met.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1082,80 +1190,80 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V60"/>
+  <dimension ref="A1:V67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A50" sqref="A50:V60"/>
+      <selection activeCell="A57" sqref="A57:V67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="42.418" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="89.55" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="61.271" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="109.545" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="56.558" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="36.42" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -1210,1487 +1318,1531 @@
       </c>
       <c r="B2" t="s">
         <v>23</v>
       </c>
       <c r="C2" t="s">
         <v>24</v>
       </c>
       <c r="D2" t="s">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
       <c r="G3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>36</v>
       </c>
       <c r="F4" t="s">
         <v>37</v>
       </c>
       <c r="G4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>22</v>
       </c>
       <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
         <v>39</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>40</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>41</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>42</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C6" t="s">
         <v>45</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="G6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D7" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
         <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
         <v>54</v>
       </c>
       <c r="D8" t="s">
+        <v>46</v>
+      </c>
+      <c r="E8" t="s">
         <v>55</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>56</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
+        <v>58</v>
+      </c>
+      <c r="D9" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>60</v>
       </c>
       <c r="F9" t="s">
         <v>61</v>
       </c>
       <c r="G9" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>64</v>
       </c>
       <c r="F10" t="s">
         <v>65</v>
       </c>
       <c r="G10" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
         <v>67</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>68</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>69</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
         <v>70</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
         <v>22</v>
       </c>
       <c r="B12" t="s">
+        <v>71</v>
+      </c>
+      <c r="C12" t="s">
+        <v>72</v>
+      </c>
+      <c r="D12" t="s">
         <v>73</v>
       </c>
-      <c r="C12" t="s">
+      <c r="E12" t="s">
         <v>74</v>
       </c>
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>75</v>
       </c>
-      <c r="E12" t="s">
+      <c r="G12" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
+        <v>71</v>
+      </c>
+      <c r="C13" t="s">
+        <v>77</v>
+      </c>
+      <c r="D13" t="s">
         <v>73</v>
       </c>
-      <c r="C13" t="s">
+      <c r="E13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" t="s">
         <v>79</v>
       </c>
-      <c r="D13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G13" t="s">
-        <v>82</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
+        <v>71</v>
+      </c>
+      <c r="C14" t="s">
+        <v>80</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>82</v>
+      </c>
+      <c r="F14" t="s">
         <v>83</v>
       </c>
-      <c r="C14" t="s">
+      <c r="G14" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="C15" t="s">
+        <v>85</v>
+      </c>
+      <c r="D15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" t="s">
+        <v>86</v>
+      </c>
+      <c r="F15" t="s">
         <v>87</v>
       </c>
-      <c r="D15" t="s">
+      <c r="G15" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" t="s">
+        <v>81</v>
+      </c>
+      <c r="E16" t="s">
+        <v>90</v>
+      </c>
+      <c r="F16" t="s">
+        <v>91</v>
+      </c>
+      <c r="G16" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="D17" t="s">
         <v>25</v>
       </c>
       <c r="E17" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F17" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="G17" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D18" t="s">
         <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F18" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="G18" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>107</v>
+        <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
+        <v>22</v>
+      </c>
+      <c r="B19" t="s">
         <v>100</v>
       </c>
-      <c r="B19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C19" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="D19" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="F19" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
       <c r="G19" t="s">
         <v>104</v>
       </c>
-      <c r="J19" t="s">
-[...7 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" t="s">
         <v>100</v>
       </c>
-      <c r="B20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D20" t="s">
-        <v>25</v>
+        <v>106</v>
       </c>
       <c r="E20" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F20" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="G20" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>114</v>
+        <v>109</v>
       </c>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="C21" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D21" t="s">
         <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="F21" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="G21" t="s">
-        <v>104</v>
-[...8 lines deleted...]
-        <v>107</v>
+        <v>114</v>
       </c>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>110</v>
       </c>
       <c r="C22" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="D22" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E22" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F22" t="s">
-        <v>121</v>
+        <v>113</v>
       </c>
       <c r="G22" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>117</v>
       </c>
       <c r="C23" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="D23" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" t="s">
         <v>119</v>
       </c>
-      <c r="E23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="G23" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B24" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="C24" t="s">
-        <v>129</v>
+        <v>123</v>
       </c>
       <c r="D24" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>124</v>
+      </c>
+      <c r="E24">
+        <v>0.05</v>
       </c>
       <c r="F24" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="G24" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>133</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>126</v>
       </c>
       <c r="C25" t="s">
-        <v>134</v>
+        <v>127</v>
       </c>
       <c r="D25" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="F25" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="G25" t="s">
-        <v>122</v>
-[...8 lines deleted...]
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B26" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
+        <v>132</v>
+      </c>
+      <c r="D26" t="s">
+        <v>25</v>
+      </c>
+      <c r="E26" t="s">
+        <v>133</v>
+      </c>
+      <c r="F26" t="s">
+        <v>134</v>
+      </c>
+      <c r="G26" t="s">
+        <v>135</v>
+      </c>
+      <c r="J26" t="s">
+        <v>136</v>
+      </c>
+      <c r="K26" t="s">
         <v>137</v>
       </c>
-      <c r="D26" t="s">
-[...2 lines deleted...]
-      <c r="E26" t="s">
+      <c r="L26" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B27" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
       <c r="C27" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D27" t="s">
         <v>25</v>
       </c>
       <c r="E27" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="F27" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="G27" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="J27" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="K27" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="L27" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
     </row>
     <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B28" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="D28" t="s">
         <v>25</v>
       </c>
       <c r="E28" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="F28" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="G28" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="J28" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K28" t="s">
-        <v>106</v>
+        <v>137</v>
       </c>
       <c r="L28" t="s">
-        <v>133</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="D29" t="s">
         <v>25</v>
       </c>
       <c r="E29" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F29" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="G29" t="s">
-        <v>104</v>
+        <v>135</v>
       </c>
       <c r="J29" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K29" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="L29" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B30" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="C30" t="s">
+        <v>149</v>
+      </c>
+      <c r="D30" t="s">
         <v>150</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F30" t="s">
         <v>152</v>
       </c>
       <c r="G30" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J30" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K30" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="L30" t="s">
-        <v>124</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B31" t="s">
-        <v>145</v>
+        <v>23</v>
       </c>
       <c r="C31" t="s">
+        <v>156</v>
+      </c>
+      <c r="D31" t="s">
+        <v>150</v>
+      </c>
+      <c r="E31" t="s">
         <v>157</v>
       </c>
-      <c r="D31" t="s">
-[...2 lines deleted...]
-      <c r="E31" t="s">
+      <c r="F31" t="s">
         <v>158</v>
       </c>
-      <c r="F31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G31" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J31" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="K31" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="L31" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" t="s">
+        <v>159</v>
+      </c>
+      <c r="D32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" t="s">
         <v>160</v>
       </c>
-      <c r="C32" t="s">
+      <c r="F32" t="s">
         <v>161</v>
       </c>
-      <c r="D32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G32" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J32" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K32" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="L32" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
-        <v>160</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="F33" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="G33" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J33" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K33" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="L33" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
     </row>
     <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B34" t="s">
-        <v>160</v>
+        <v>165</v>
       </c>
       <c r="C34" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>81</v>
       </c>
       <c r="E34" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="F34" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="G34" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J34" t="s">
-        <v>105</v>
+        <v>136</v>
       </c>
       <c r="K34" t="s">
-        <v>128</v>
+        <v>154</v>
       </c>
       <c r="L34" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B35" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="C35" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="D35" t="s">
         <v>25</v>
       </c>
       <c r="E35" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="F35" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="G35" t="s">
-        <v>122</v>
+        <v>135</v>
       </c>
       <c r="J35" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K35" t="s">
-        <v>175</v>
+        <v>154</v>
       </c>
       <c r="L35" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B36" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="C36" t="s">
+        <v>174</v>
+      </c>
+      <c r="D36" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" t="s">
+        <v>175</v>
+      </c>
+      <c r="F36" t="s">
         <v>176</v>
       </c>
-      <c r="D36" t="s">
+      <c r="G36" t="s">
+        <v>153</v>
+      </c>
+      <c r="J36" t="s">
         <v>177</v>
       </c>
-      <c r="E36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K36" t="s">
-        <v>106</v>
+        <v>137</v>
       </c>
       <c r="L36" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
+        <v>173</v>
+      </c>
+      <c r="C37" t="s">
+        <v>178</v>
+      </c>
+      <c r="D37" t="s">
+        <v>25</v>
+      </c>
+      <c r="E37" t="s">
+        <v>179</v>
+      </c>
+      <c r="F37" t="s">
         <v>180</v>
       </c>
-      <c r="C37" t="s">
+      <c r="G37" t="s">
+        <v>135</v>
+      </c>
+      <c r="J37" t="s">
+        <v>177</v>
+      </c>
+      <c r="K37" t="s">
         <v>181</v>
       </c>
-      <c r="D37" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L37" t="s">
-        <v>133</v>
+        <v>155</v>
       </c>
     </row>
     <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="C38" t="s">
-        <v>186</v>
+        <v>178</v>
       </c>
       <c r="D38" t="s">
-        <v>25</v>
+        <v>182</v>
       </c>
       <c r="E38" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="F38" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="G38" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J38" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="K38" t="s">
-        <v>106</v>
+        <v>184</v>
       </c>
       <c r="L38" t="s">
-        <v>189</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="C39" t="s">
-        <v>191</v>
+        <v>185</v>
       </c>
       <c r="D39" t="s">
         <v>25</v>
       </c>
       <c r="E39" t="s">
-        <v>192</v>
+        <v>186</v>
       </c>
       <c r="F39" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="G39" t="s">
-        <v>122</v>
+        <v>153</v>
+      </c>
+      <c r="J39" t="s">
+        <v>136</v>
       </c>
       <c r="K39" t="s">
-        <v>194</v>
+        <v>137</v>
       </c>
       <c r="L39" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B40" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="C40" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="D40" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="E40" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="F40" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="G40" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="J40" t="s">
-        <v>105</v>
+        <v>177</v>
       </c>
       <c r="K40" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="L40" t="s">
-        <v>201</v>
+        <v>138</v>
       </c>
     </row>
     <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
+        <v>188</v>
+      </c>
+      <c r="C41" t="s">
+        <v>193</v>
+      </c>
+      <c r="D41" t="s">
+        <v>81</v>
+      </c>
+      <c r="E41" t="s">
+        <v>194</v>
+      </c>
+      <c r="F41" t="s">
         <v>195</v>
       </c>
-      <c r="C41" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G41" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J41" t="s">
-        <v>149</v>
+        <v>177</v>
       </c>
       <c r="K41" t="s">
-        <v>204</v>
+        <v>154</v>
       </c>
       <c r="L41" t="s">
-        <v>133</v>
+        <v>196</v>
       </c>
     </row>
     <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="C42" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D42" t="s">
-        <v>25</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="F42" t="s">
-        <v>207</v>
+        <v>199</v>
       </c>
       <c r="G42" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J42" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K42" t="s">
-        <v>208</v>
+        <v>154</v>
       </c>
       <c r="L42" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
     </row>
     <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>39</v>
+        <v>188</v>
       </c>
       <c r="C43" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="D43" t="s">
-        <v>210</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
-        <v>211</v>
+        <v>201</v>
       </c>
       <c r="F43" t="s">
-        <v>212</v>
+        <v>202</v>
       </c>
       <c r="G43" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J43" t="s">
-        <v>105</v>
+        <v>177</v>
       </c>
       <c r="K43" t="s">
-        <v>106</v>
+        <v>203</v>
       </c>
       <c r="L43" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
     </row>
     <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B44" t="s">
-        <v>39</v>
+        <v>188</v>
       </c>
       <c r="C44" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="D44" t="s">
-        <v>41</v>
+        <v>206</v>
       </c>
       <c r="E44" t="s">
-        <v>215</v>
+        <v>207</v>
       </c>
       <c r="F44" t="s">
-        <v>216</v>
+        <v>208</v>
       </c>
       <c r="G44" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J44" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K44" t="s">
-        <v>156</v>
+        <v>137</v>
       </c>
       <c r="L44" t="s">
-        <v>217</v>
+        <v>138</v>
       </c>
     </row>
     <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B45" t="s">
-        <v>39</v>
+        <v>122</v>
       </c>
       <c r="C45" t="s">
-        <v>218</v>
+        <v>209</v>
       </c>
       <c r="D45" t="s">
-        <v>41</v>
+        <v>210</v>
       </c>
       <c r="E45" t="s">
-        <v>219</v>
+        <v>211</v>
       </c>
       <c r="F45" t="s">
-        <v>220</v>
+        <v>212</v>
       </c>
       <c r="G45" t="s">
-        <v>122</v>
+        <v>153</v>
       </c>
       <c r="J45" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="K45" t="s">
-        <v>221</v>
+        <v>137</v>
       </c>
       <c r="L45" t="s">
-        <v>124</v>
+        <v>138</v>
       </c>
     </row>
     <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>100</v>
+        <v>131</v>
       </c>
       <c r="B46" t="s">
+        <v>213</v>
+      </c>
+      <c r="C46" t="s">
+        <v>214</v>
+      </c>
+      <c r="D46" t="s">
+        <v>25</v>
+      </c>
+      <c r="E46" t="s">
+        <v>215</v>
+      </c>
+      <c r="F46" t="s">
+        <v>216</v>
+      </c>
+      <c r="G46" t="s">
+        <v>153</v>
+      </c>
+      <c r="J46" t="s">
+        <v>177</v>
+      </c>
+      <c r="K46" t="s">
+        <v>137</v>
+      </c>
+      <c r="L46" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="47" spans="1:22">
+      <c r="A47" t="s">
+        <v>131</v>
+      </c>
+      <c r="B47" t="s">
+        <v>218</v>
+      </c>
+      <c r="C47" t="s">
+        <v>219</v>
+      </c>
+      <c r="D47" t="s">
+        <v>25</v>
+      </c>
+      <c r="E47" t="s">
+        <v>220</v>
+      </c>
+      <c r="F47" t="s">
+        <v>221</v>
+      </c>
+      <c r="G47" t="s">
+        <v>153</v>
+      </c>
+      <c r="K47" t="s">
         <v>222</v>
       </c>
-      <c r="C46" t="s">
+      <c r="L47" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="48" spans="1:22">
+      <c r="A48" t="s">
+        <v>131</v>
+      </c>
+      <c r="B48" t="s">
         <v>223</v>
       </c>
-      <c r="D46" t="s">
+      <c r="C48" t="s">
         <v>224</v>
       </c>
-      <c r="E46" t="s">
+      <c r="D48" t="s">
         <v>225</v>
       </c>
-      <c r="F46" t="s">
+      <c r="E48" t="s">
         <v>226</v>
       </c>
-      <c r="G46" t="s">
-[...5 lines deleted...]
-      <c r="K46" t="s">
+      <c r="F48" t="s">
         <v>227</v>
       </c>
-      <c r="L46" t="s">
-        <v>133</v>
+      <c r="G48" t="s">
+        <v>135</v>
+      </c>
+      <c r="J48" t="s">
+        <v>136</v>
+      </c>
+      <c r="K48" t="s">
+        <v>181</v>
+      </c>
+      <c r="L48" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="49" spans="1:22">
+      <c r="A49" t="s">
+        <v>131</v>
+      </c>
+      <c r="B49" t="s">
+        <v>223</v>
+      </c>
+      <c r="C49" t="s">
+        <v>229</v>
+      </c>
+      <c r="D49" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" t="s">
+        <v>86</v>
+      </c>
+      <c r="F49" t="s">
+        <v>230</v>
+      </c>
+      <c r="G49" t="s">
+        <v>153</v>
+      </c>
+      <c r="J49" t="s">
+        <v>177</v>
+      </c>
+      <c r="K49" t="s">
+        <v>231</v>
+      </c>
+      <c r="L49" t="s">
+        <v>138</v>
+      </c>
+      <c r="S49" t="s">
+        <v>232</v>
+      </c>
+      <c r="T49" t="s">
+        <v>233</v>
+      </c>
+      <c r="U49" t="s">
+        <v>234</v>
+      </c>
+      <c r="V49" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="50" spans="1:22">
-      <c r="A50" s="2" t="s">
-[...22 lines deleted...]
-      <c r="V50" s="2"/>
+      <c r="A50" t="s">
+        <v>131</v>
+      </c>
+      <c r="B50" t="s">
+        <v>223</v>
+      </c>
+      <c r="C50" t="s">
+        <v>236</v>
+      </c>
+      <c r="D50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E50" t="s">
+        <v>237</v>
+      </c>
+      <c r="F50" t="s">
+        <v>238</v>
+      </c>
+      <c r="G50" t="s">
+        <v>153</v>
+      </c>
+      <c r="J50" t="s">
+        <v>177</v>
+      </c>
+      <c r="K50" t="s">
+        <v>137</v>
+      </c>
+      <c r="L50" t="s">
+        <v>138</v>
+      </c>
+      <c r="S50" t="s">
+        <v>239</v>
+      </c>
+      <c r="T50" t="s">
+        <v>240</v>
+      </c>
+      <c r="U50" t="s">
+        <v>241</v>
+      </c>
+      <c r="V50" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="51" spans="1:22">
-      <c r="A51" s="2"/>
-[...20 lines deleted...]
-      <c r="V51" s="2"/>
+      <c r="A51" t="s">
+        <v>131</v>
+      </c>
+      <c r="B51" t="s">
+        <v>44</v>
+      </c>
+      <c r="C51" t="s">
+        <v>243</v>
+      </c>
+      <c r="D51" t="s">
+        <v>46</v>
+      </c>
+      <c r="E51" t="s">
+        <v>244</v>
+      </c>
+      <c r="F51" t="s">
+        <v>245</v>
+      </c>
+      <c r="G51" t="s">
+        <v>153</v>
+      </c>
+      <c r="J51" t="s">
+        <v>177</v>
+      </c>
+      <c r="K51" t="s">
+        <v>184</v>
+      </c>
+      <c r="L51" t="s">
+        <v>155</v>
+      </c>
+      <c r="S51" t="s">
+        <v>246</v>
+      </c>
+      <c r="T51" t="s">
+        <v>247</v>
+      </c>
+      <c r="U51" t="s">
+        <v>248</v>
+      </c>
+      <c r="V51" t="s">
+        <v>249</v>
+      </c>
     </row>
     <row r="52" spans="1:22">
-      <c r="A52" s="2"/>
-[...20 lines deleted...]
-      <c r="V52" s="2"/>
+      <c r="A52" t="s">
+        <v>131</v>
+      </c>
+      <c r="B52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" t="s">
+        <v>250</v>
+      </c>
+      <c r="D52" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" t="s">
+        <v>251</v>
+      </c>
+      <c r="F52" t="s">
+        <v>252</v>
+      </c>
+      <c r="G52" t="s">
+        <v>153</v>
+      </c>
+      <c r="J52" t="s">
+        <v>177</v>
+      </c>
+      <c r="K52" t="s">
+        <v>137</v>
+      </c>
+      <c r="L52" t="s">
+        <v>155</v>
+      </c>
+      <c r="S52" t="s">
+        <v>246</v>
+      </c>
+      <c r="T52" t="s">
+        <v>247</v>
+      </c>
+      <c r="U52" t="s">
+        <v>253</v>
+      </c>
+      <c r="V52" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="53" spans="1:22">
-      <c r="A53" s="2"/>
-[...92 lines deleted...]
-      <c r="V56" s="2"/>
+      <c r="A53" t="s">
+        <v>131</v>
+      </c>
+      <c r="B53" t="s">
+        <v>255</v>
+      </c>
+      <c r="C53" t="s">
+        <v>256</v>
+      </c>
+      <c r="D53" t="s">
+        <v>257</v>
+      </c>
+      <c r="E53" t="s">
+        <v>258</v>
+      </c>
+      <c r="F53" t="s">
+        <v>259</v>
+      </c>
+      <c r="G53" t="s">
+        <v>153</v>
+      </c>
+      <c r="J53" t="s">
+        <v>136</v>
+      </c>
+      <c r="K53" t="s">
+        <v>260</v>
+      </c>
+      <c r="L53" t="s">
+        <v>138</v>
+      </c>
+      <c r="S53" t="s">
+        <v>232</v>
+      </c>
+      <c r="T53" t="s">
+        <v>261</v>
+      </c>
+      <c r="U53" t="s">
+        <v>262</v>
+      </c>
+      <c r="V53" t="s">
+        <v>263</v>
+      </c>
     </row>
     <row r="57" spans="1:22">
-      <c r="A57" s="2"/>
+      <c r="A57" s="2" t="s">
+        <v>264</v>
+      </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
     </row>
     <row r="58" spans="1:22">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
@@ -2741,53 +2893,221 @@
     </row>
     <row r="60" spans="1:22">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
       <c r="S60" s="2"/>
       <c r="T60" s="2"/>
       <c r="U60" s="2"/>
       <c r="V60" s="2"/>
     </row>
+    <row r="61" spans="1:22">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="U61" s="2"/>
+      <c r="V61" s="2"/>
+    </row>
+    <row r="62" spans="1:22">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
+      <c r="V62" s="2"/>
+    </row>
+    <row r="63" spans="1:22">
+      <c r="A63" s="2"/>
+      <c r="B63" s="2"/>
+      <c r="C63" s="2"/>
+      <c r="D63" s="2"/>
+      <c r="E63" s="2"/>
+      <c r="F63" s="2"/>
+      <c r="G63" s="2"/>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+      <c r="R63" s="2"/>
+      <c r="S63" s="2"/>
+      <c r="T63" s="2"/>
+      <c r="U63" s="2"/>
+      <c r="V63" s="2"/>
+    </row>
+    <row r="64" spans="1:22">
+      <c r="A64" s="2"/>
+      <c r="B64" s="2"/>
+      <c r="C64" s="2"/>
+      <c r="D64" s="2"/>
+      <c r="E64" s="2"/>
+      <c r="F64" s="2"/>
+      <c r="G64" s="2"/>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="S64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="U64" s="2"/>
+      <c r="V64" s="2"/>
+    </row>
+    <row r="65" spans="1:22">
+      <c r="A65" s="2"/>
+      <c r="B65" s="2"/>
+      <c r="C65" s="2"/>
+      <c r="D65" s="2"/>
+      <c r="E65" s="2"/>
+      <c r="F65" s="2"/>
+      <c r="G65" s="2"/>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+      <c r="L65" s="2"/>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2"/>
+      <c r="O65" s="2"/>
+      <c r="P65" s="2"/>
+      <c r="Q65" s="2"/>
+      <c r="R65" s="2"/>
+      <c r="S65" s="2"/>
+      <c r="T65" s="2"/>
+      <c r="U65" s="2"/>
+      <c r="V65" s="2"/>
+    </row>
+    <row r="66" spans="1:22">
+      <c r="A66" s="2"/>
+      <c r="B66" s="2"/>
+      <c r="C66" s="2"/>
+      <c r="D66" s="2"/>
+      <c r="E66" s="2"/>
+      <c r="F66" s="2"/>
+      <c r="G66" s="2"/>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="2"/>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+      <c r="R66" s="2"/>
+      <c r="S66" s="2"/>
+      <c r="T66" s="2"/>
+      <c r="U66" s="2"/>
+      <c r="V66" s="2"/>
+    </row>
+    <row r="67" spans="1:22">
+      <c r="A67" s="2"/>
+      <c r="B67" s="2"/>
+      <c r="C67" s="2"/>
+      <c r="D67" s="2"/>
+      <c r="E67" s="2"/>
+      <c r="F67" s="2"/>
+      <c r="G67" s="2"/>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="O67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+      <c r="R67" s="2"/>
+      <c r="S67" s="2"/>
+      <c r="T67" s="2"/>
+      <c r="U67" s="2"/>
+      <c r="V67" s="2"/>
+    </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A50:V60"/>
+    <mergeCell ref="A57:V67"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>