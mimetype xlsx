--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="265">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>TYPE OF DOSSIER</t>
   </si>
   <si>
     <t>THERAPEUTIC AREA</t>
   </si>
   <si>
     <t>INN</t>
   </si>
   <si>
     <t>PHARMACEUTICAL FORM</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>REFERENCE PRODUCT</t>
   </si>
   <si>
     <t>DOSSIER AVAILABILITY</t>
   </si>
   <si>
     <t>INDICATION</t>
   </si>
   <si>
@@ -710,144 +710,93 @@
   <si>
     <t>Dimethyl Fumarate</t>
   </si>
   <si>
     <t>Gastro - resistant hard capsules</t>
   </si>
   <si>
     <t>120 mg, 240 mg</t>
   </si>
   <si>
     <t>Tecfidera® (Biogen Idec)</t>
   </si>
   <si>
     <t>36 months / Do not store above 30 ºC (zone II) 24 months / Do not store above 30 ºC (zone IV)</t>
   </si>
   <si>
     <t>Memantine hydrochloride</t>
   </si>
   <si>
     <t>Ebixa® (Lundbeck)</t>
   </si>
   <si>
     <t>II: available IVa: available</t>
   </si>
   <si>
-    <t>Store below 30oC. After first opening use in 90 days.</t>
-[...10 lines deleted...]
-  <si>
     <t>Quetiapine</t>
   </si>
   <si>
     <t>25 mg, 100 mg, 150 mg, 200 mg, 300 mg</t>
   </si>
   <si>
     <t>Seroquel® (AstraZeneca)</t>
   </si>
   <si>
-    <t>Once opened - store for 28 days at a temperature below 30oC</t>
-[...10 lines deleted...]
-  <si>
     <t>Glycopyrronium</t>
   </si>
   <si>
     <t>44 mcg</t>
   </si>
   <si>
     <t>Seebri Breezhaler® (Novartis)</t>
   </si>
   <si>
-    <t>Once opened, do not store above 25oC</t>
-[...10 lines deleted...]
-  <si>
     <t>Glycopyrronium / Indacaterol</t>
   </si>
   <si>
     <t>43 mcg / 85 mcg</t>
   </si>
   <si>
     <t>Ultibro Breezhaler® (Novartis)</t>
   </si>
   <si>
-    <t>Bimifree® Combi</t>
-[...4 lines deleted...]
-  <si>
     <t>Vitamins &amp; Minerals</t>
   </si>
   <si>
     <t>Cholecalciferol (Vitamin D3)</t>
   </si>
   <si>
     <t>Soft capsule</t>
   </si>
   <si>
     <t>20.000 IU</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>II: available IVa: not available</t>
-  </si>
-[...7 lines deleted...]
-    <t>Briglau®/Briglafre® /Rivotra®</t>
   </si>
   <si>
     <t>*Polpharma Group API
 CA: Dossier suitable for Canadian market
 Products protected by patents (SPC) in Poland are developed solely for the purpose of Regulatory Submissions or R&amp;D purposes intended to support
 Regulatory Submissions. These products are not offered for sale or made available in countries where such products are subjected to patent (SPC)
 protection and where the offer for sale or any related activity constitutes patent infringement.
 It is within the buyer's responsibility and liability to check the patent situation of the poduct in the import market(s).
 Based on exemption under art.5(2) of the Regulation (EC) No 469/2009 concerning the supplementary protection certificate
 for medicinal products Apixaban, Ticagrelor, Dapagliflozin and Linagliptin, which are protected by SPCs in Poland, can be manufactured and offered only for the purpose
 of export to non-EU countries, provided all requirements of the Regulation are met.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -1216,54 +1165,54 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A57" sqref="A57:V67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="56.558" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="110.83" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="36.42" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
@@ -2606,242 +2555,182 @@
       </c>
       <c r="C49" t="s">
         <v>229</v>
       </c>
       <c r="D49" t="s">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>86</v>
       </c>
       <c r="F49" t="s">
         <v>230</v>
       </c>
       <c r="G49" t="s">
         <v>153</v>
       </c>
       <c r="J49" t="s">
         <v>177</v>
       </c>
       <c r="K49" t="s">
         <v>231</v>
       </c>
       <c r="L49" t="s">
         <v>138</v>
       </c>
-      <c r="S49" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="50" spans="1:22">
       <c r="A50" t="s">
         <v>131</v>
       </c>
       <c r="B50" t="s">
         <v>223</v>
       </c>
       <c r="C50" t="s">
-        <v>236</v>
+        <v>232</v>
       </c>
       <c r="D50" t="s">
         <v>25</v>
       </c>
       <c r="E50" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="F50" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="G50" t="s">
         <v>153</v>
       </c>
       <c r="J50" t="s">
         <v>177</v>
       </c>
       <c r="K50" t="s">
         <v>137</v>
       </c>
       <c r="L50" t="s">
         <v>138</v>
-      </c>
-[...10 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="51" spans="1:22">
       <c r="A51" t="s">
         <v>131</v>
       </c>
       <c r="B51" t="s">
         <v>44</v>
       </c>
       <c r="C51" t="s">
-        <v>243</v>
+        <v>235</v>
       </c>
       <c r="D51" t="s">
         <v>46</v>
       </c>
       <c r="E51" t="s">
-        <v>244</v>
+        <v>236</v>
       </c>
       <c r="F51" t="s">
-        <v>245</v>
+        <v>237</v>
       </c>
       <c r="G51" t="s">
         <v>153</v>
       </c>
       <c r="J51" t="s">
         <v>177</v>
       </c>
       <c r="K51" t="s">
         <v>184</v>
       </c>
       <c r="L51" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="52" spans="1:22">
       <c r="A52" t="s">
         <v>131</v>
       </c>
       <c r="B52" t="s">
         <v>44</v>
       </c>
       <c r="C52" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="D52" t="s">
         <v>46</v>
       </c>
       <c r="E52" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="F52" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="G52" t="s">
         <v>153</v>
       </c>
       <c r="J52" t="s">
         <v>177</v>
       </c>
       <c r="K52" t="s">
         <v>137</v>
       </c>
       <c r="L52" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="53" spans="1:22">
       <c r="A53" t="s">
         <v>131</v>
       </c>
       <c r="B53" t="s">
-        <v>255</v>
+        <v>241</v>
       </c>
       <c r="C53" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="D53" t="s">
-        <v>257</v>
+        <v>243</v>
       </c>
       <c r="E53" t="s">
-        <v>258</v>
+        <v>244</v>
       </c>
       <c r="F53" t="s">
-        <v>259</v>
+        <v>245</v>
       </c>
       <c r="G53" t="s">
         <v>153</v>
       </c>
       <c r="J53" t="s">
         <v>136</v>
       </c>
       <c r="K53" t="s">
-        <v>260</v>
+        <v>246</v>
       </c>
       <c r="L53" t="s">
         <v>138</v>
       </c>
-      <c r="S53" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:22">
       <c r="A57" s="2" t="s">
-        <v>264</v>
+        <v>247</v>
       </c>
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="E57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
     </row>
     <row r="58" spans="1:22">
       <c r="A58" s="2"/>