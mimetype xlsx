--- v0 (2025-12-14)
+++ v1 (2026-06-25)
@@ -12,434 +12,425 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
     <t>TYPE OF DOSSIER</t>
   </si>
   <si>
     <t>THERAPEUTIC AREA</t>
   </si>
   <si>
     <t>INN</t>
   </si>
   <si>
     <t>PHARMACEUTICAL FORM</t>
   </si>
   <si>
     <t>STRENGTH</t>
   </si>
   <si>
     <t>REFERENCE PRODUCT</t>
   </si>
   <si>
-    <t>DOSSIER AVAILABILITY &amp; MARKET SCOPE</t>
+    <t>DOSSIER AVAILABILITY</t>
   </si>
   <si>
     <t>INDICATION</t>
   </si>
   <si>
     <t>DEVELOPMENT PHASE</t>
   </si>
   <si>
     <t>Lactose Free</t>
   </si>
   <si>
     <t>Stability</t>
   </si>
   <si>
     <t>Shelf life</t>
   </si>
   <si>
     <t>PRESERVATIVE FREE</t>
   </si>
   <si>
     <t>PRESENTATION</t>
   </si>
   <si>
     <t>THERAPY DAYS</t>
   </si>
   <si>
     <t>STABILITY ZONE II</t>
   </si>
   <si>
     <t>STABILITY ZONE IV</t>
   </si>
   <si>
     <t>PRODUCT ML</t>
   </si>
   <si>
     <t>STORAGE CONDITIONS</t>
   </si>
   <si>
     <t>BATCH SIZE</t>
   </si>
   <si>
     <t>POLPHARMA'S BRAND</t>
   </si>
   <si>
     <t>BRAND NAME</t>
   </si>
   <si>
+    <t>Ophtalmics available</t>
+  </si>
+  <si>
+    <t>Anti-allergy</t>
+  </si>
+  <si>
+    <t>Olopatadine</t>
+  </si>
+  <si>
+    <t>1 mg/ml</t>
+  </si>
+  <si>
+    <t>II: Available IVb: Available</t>
+  </si>
+  <si>
+    <t>36 months</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>Nemera Novelia (Eye drop solution)</t>
+  </si>
+  <si>
+    <t>30 90</t>
+  </si>
+  <si>
+    <t>5 ml 3x5 ml</t>
+  </si>
+  <si>
+    <t>Store below 30°C. Use within 90 days after opening.</t>
+  </si>
+  <si>
+    <t>Olodon® free</t>
+  </si>
+  <si>
+    <t>Olodon®/ Nolodon®/ Starelltec®</t>
+  </si>
+  <si>
+    <t>Anti- infectives Eye</t>
+  </si>
+  <si>
+    <t>Moxifloxacin</t>
+  </si>
+  <si>
+    <t>5 mg/ml</t>
+  </si>
+  <si>
+    <t>II: Available</t>
+  </si>
+  <si>
+    <t>24 months</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Regular bottle (Eye drop soution)</t>
+  </si>
+  <si>
+    <t>5 ml</t>
+  </si>
+  <si>
+    <t>Store below 30°C. Use within 28 days after opening.</t>
+  </si>
+  <si>
+    <t>Floxamic Neo®</t>
+  </si>
+  <si>
+    <t>Floxamic®/ Ekara®/ Genaxil®</t>
+  </si>
+  <si>
+    <t>Glaucoma</t>
+  </si>
+  <si>
+    <t>Bimatoprost</t>
+  </si>
+  <si>
+    <t>0.3 mg/ml</t>
+  </si>
+  <si>
+    <t>Nemera Novelia (Eye drops solution)</t>
+  </si>
+  <si>
+    <t>3 ml 9 ml</t>
+  </si>
+  <si>
+    <t>Do not store above 25°C after opening.</t>
+  </si>
+  <si>
+    <t>70,423 /  25,510</t>
+  </si>
+  <si>
+    <t>Bimifree®</t>
+  </si>
+  <si>
+    <t>Bimi®/ Iricryn®</t>
+  </si>
+  <si>
+    <t>Bimatoprost/ Timolol</t>
+  </si>
+  <si>
+    <t>0.3 mg/ml + 5 mg/ml</t>
+  </si>
+  <si>
+    <t>70,423 / 25,510</t>
+  </si>
+  <si>
+    <t>Bimifree® Combi</t>
+  </si>
+  <si>
+    <t>Bimiduo®/ Bapiri®/ Bitifrin®</t>
+  </si>
+  <si>
+    <t>Brimonidine</t>
+  </si>
+  <si>
+    <t>2 mg/ml</t>
+  </si>
+  <si>
+    <t>Briglau® PPH Free</t>
+  </si>
+  <si>
+    <t>Briglau®/ Briglafre®/ Rivotra®</t>
+  </si>
+  <si>
+    <t>Dorzolamide</t>
+  </si>
+  <si>
+    <t>20 mg/ml</t>
+  </si>
+  <si>
+    <t>30 60</t>
+  </si>
+  <si>
+    <t>5 ml 10 ml</t>
+  </si>
+  <si>
+    <t>45,455 / 22,727</t>
+  </si>
+  <si>
+    <t>Nodofree®</t>
+  </si>
+  <si>
+    <t>Dimaz®/Itoco®/ Optipres®</t>
+  </si>
+  <si>
+    <t>Dorzolamide/Timolol</t>
+  </si>
+  <si>
+    <t>20 mg/ml + 5 mg/ml</t>
+  </si>
+  <si>
+    <t>45,455 /  22,727</t>
+  </si>
+  <si>
+    <t>Nodofree® Combi</t>
+  </si>
+  <si>
+    <t>Tidimaz®/ Codimaz®/ Olatalin®/ Olahyd®/ Amiptic®</t>
+  </si>
+  <si>
+    <t>Latanoprost</t>
+  </si>
+  <si>
+    <t>0.05 mg/ml</t>
+  </si>
+  <si>
+    <t>II: Available IVb: On-going</t>
+  </si>
+  <si>
+    <t>Aeropump 3K (Eye drop solution)</t>
+  </si>
+  <si>
+    <t>2.5 ml 7.5 ml</t>
+  </si>
+  <si>
+    <t>Do not freeze. Do not store above 25°C. Zone IV - 90 days in use study available.</t>
+  </si>
+  <si>
+    <t>54,000 /  18,000</t>
+  </si>
+  <si>
+    <t>Xalofree®</t>
+  </si>
+  <si>
+    <t>Lifog®/Lotacryn®/Loravis®/Lagakomi®</t>
+  </si>
+  <si>
+    <t>Latanoprost/Timolol</t>
+  </si>
+  <si>
+    <t>0.05 mg/ml + 5 mg/ml</t>
+  </si>
+  <si>
+    <t>Do not freeze. Do not store above 25ºC</t>
+  </si>
+  <si>
+    <t>Xaloptic® Combi</t>
+  </si>
+  <si>
+    <t>Lifoduo®/Lotaduo®/Loraduo®</t>
+  </si>
+  <si>
+    <t>Travoprost</t>
+  </si>
+  <si>
+    <t>0.04 mg/ml</t>
+  </si>
+  <si>
+    <t>Do not freeze. Protect from light.</t>
+  </si>
+  <si>
+    <t>55,000 /  22,000</t>
+  </si>
+  <si>
+    <t>Tipifree®</t>
+  </si>
+  <si>
+    <t>Tipifree®/Traslor®</t>
+  </si>
+  <si>
+    <t>Travoprost/Timolol</t>
+  </si>
+  <si>
+    <t>0.04 mg/ml + 5 mg/ml</t>
+  </si>
+  <si>
+    <t>Do not freeze. After first opening keep the bottle in the outer carton to protect from light.</t>
+  </si>
+  <si>
+    <t>Tipifree® Combi</t>
+  </si>
+  <si>
+    <t>Acetazolamide</t>
+  </si>
+  <si>
+    <t>250 mg</t>
+  </si>
+  <si>
+    <t>60 months</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Diuramid®</t>
+  </si>
+  <si>
+    <t>Diuramid®/ Diacarb®</t>
+  </si>
+  <si>
+    <t>Tropicamide</t>
+  </si>
+  <si>
+    <t>5 mg/ml 10 mg/ml</t>
+  </si>
+  <si>
+    <t>Regular bottle (Eye drop solution)</t>
+  </si>
+  <si>
+    <t>2 x 5 ml</t>
+  </si>
+  <si>
+    <t>Store below 25°C. Use within 4 weeks after opening.</t>
+  </si>
+  <si>
+    <t>594,000 / 192,000</t>
+  </si>
+  <si>
+    <t>Topicamidum WZF®</t>
+  </si>
+  <si>
+    <t>Tobramycin / Dexamethasone</t>
+  </si>
+  <si>
+    <t>3 mg/ml + 1 mg/ml</t>
+  </si>
+  <si>
+    <t>Store below 25°C. Use within 4 weeks.</t>
+  </si>
+  <si>
+    <t>Trobosopt-Dex®</t>
+  </si>
+  <si>
     <t>Ophtalmics under development</t>
   </si>
   <si>
     <t>OR11</t>
   </si>
   <si>
     <t>Upon request</t>
   </si>
   <si>
-    <t>Red eye</t>
-[...1 lines deleted...]
-  <si>
     <t>Lab development</t>
   </si>
   <si>
     <t>OD41</t>
   </si>
   <si>
-    <t>Dry eye</t>
-[...1 lines deleted...]
-  <si>
     <t>OD31</t>
   </si>
   <si>
     <t>OI11</t>
-  </si>
-[...289 lines deleted...]
-    <t>Trobosopt-Dex®</t>
   </si>
   <si>
     <t>*Polpharma Group API CA:
 Dossier suitable for Canadian market Products protected by patents (SPC) in Poland are developed solely for the purpose of Regulatory Submissions or R&amp;D purposes intended to support Regulatory Submissions.
 These products are not offered for sale or made available in countries where such products are subjected to patent (SPC) protection and where the offer for sale or any related activity constitutes patent infringement.
 It is within the buyer's responsibility and liability to check the patent situation of the poduct in the import market(s).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -786,69 +777,69 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:V33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A23" sqref="A23:V33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31.707" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="42.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="35.277" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="42.418" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="21.138" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="20" max="20" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="110.83" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:22">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -881,772 +872,715 @@
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>22</v>
       </c>
+      <c r="B2" t="s">
+        <v>23</v>
+      </c>
       <c r="C2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G2" t="s">
         <v>24</v>
       </c>
-      <c r="H2" t="s">
+      <c r="E2" t="s">
         <v>25</v>
       </c>
-      <c r="I2" t="s">
+      <c r="K2" t="s">
         <v>26</v>
+      </c>
+      <c r="L2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2" t="s">
+        <v>32</v>
+      </c>
+      <c r="T2">
+        <v>43860</v>
+      </c>
+      <c r="U2" t="s">
+        <v>33</v>
+      </c>
+      <c r="V2" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>22</v>
       </c>
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
       <c r="C3" t="s">
-        <v>27</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>36</v>
+      </c>
+      <c r="E3" t="s">
+        <v>37</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
+        <v>39</v>
+      </c>
+      <c r="M3" t="s">
+        <v>40</v>
+      </c>
+      <c r="N3" t="s">
+        <v>41</v>
+      </c>
+      <c r="O3">
+        <v>30</v>
+      </c>
+      <c r="R3" t="s">
+        <v>42</v>
+      </c>
+      <c r="S3" t="s">
+        <v>43</v>
+      </c>
+      <c r="T3">
+        <v>40000</v>
+      </c>
+      <c r="U3" t="s">
+        <v>44</v>
+      </c>
+      <c r="V3" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>22</v>
       </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
       <c r="C4" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="H4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4" t="s">
+        <v>48</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
-        <v>26</v>
+      <c r="N4" t="s">
+        <v>49</v>
+      </c>
+      <c r="O4" t="s">
+        <v>30</v>
+      </c>
+      <c r="R4" t="s">
+        <v>50</v>
+      </c>
+      <c r="S4" t="s">
+        <v>51</v>
+      </c>
+      <c r="T4" t="s">
+        <v>52</v>
+      </c>
+      <c r="U4" t="s">
+        <v>53</v>
+      </c>
+      <c r="V4" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>22</v>
       </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
       <c r="C5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" t="s">
+        <v>56</v>
+      </c>
+      <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" t="s">
+        <v>29</v>
+      </c>
+      <c r="O5" t="s">
         <v>30</v>
       </c>
-      <c r="G5" t="s">
-[...6 lines deleted...]
-        <v>26</v>
+      <c r="R5" t="s">
+        <v>50</v>
+      </c>
+      <c r="S5" t="s">
+        <v>51</v>
+      </c>
+      <c r="T5" t="s">
+        <v>57</v>
+      </c>
+      <c r="U5" t="s">
+        <v>58</v>
+      </c>
+      <c r="V5" t="s">
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>46</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" t="s">
+        <v>61</v>
+      </c>
+      <c r="K6" t="s">
+        <v>26</v>
+      </c>
+      <c r="L6" t="s">
+        <v>39</v>
+      </c>
+      <c r="M6" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" t="s">
+        <v>29</v>
+      </c>
+      <c r="O6" t="s">
+        <v>30</v>
+      </c>
+      <c r="R6" t="s">
+        <v>31</v>
+      </c>
+      <c r="S6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...33 lines deleted...]
-        <v>44</v>
+      <c r="T6">
+        <v>43103</v>
       </c>
       <c r="U6" t="s">
-        <v>45</v>
+        <v>62</v>
       </c>
       <c r="V6" t="s">
-        <v>46</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C7" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="E7" t="s">
-        <v>49</v>
+        <v>65</v>
+      </c>
+      <c r="K7" t="s">
+        <v>26</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" t="s">
+        <v>29</v>
+      </c>
+      <c r="O7" t="s">
+        <v>66</v>
+      </c>
+      <c r="R7" t="s">
+        <v>67</v>
+      </c>
+      <c r="S7" t="s">
         <v>51</v>
       </c>
-      <c r="N7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="T7" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="U7" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="V7" t="s">
-        <v>56</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B8" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="E8" t="s">
-        <v>59</v>
+        <v>72</v>
+      </c>
+      <c r="K8" t="s">
+        <v>26</v>
       </c>
       <c r="L8" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M8" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N8" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="Q8" t="s">
+        <v>29</v>
+      </c>
+      <c r="O8" t="s">
+        <v>66</v>
+      </c>
+      <c r="R8" t="s">
+        <v>67</v>
+      </c>
+      <c r="S8" t="s">
         <v>51</v>
       </c>
-      <c r="R8">
-[...4 lines deleted...]
-      </c>
       <c r="T8" t="s">
-        <v>61</v>
+        <v>73</v>
       </c>
       <c r="U8" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="V8" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
     </row>
     <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="E9" t="s">
-        <v>65</v>
+        <v>77</v>
+      </c>
+      <c r="K9" t="s">
+        <v>78</v>
       </c>
       <c r="L9" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M9" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N9" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="O9" t="s">
-        <v>39</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>30</v>
+      </c>
+      <c r="R9" t="s">
+        <v>80</v>
       </c>
       <c r="S9" t="s">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="T9" t="s">
-        <v>61</v>
+        <v>82</v>
       </c>
       <c r="U9" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="V9" t="s">
-        <v>67</v>
+        <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>68</v>
+        <v>85</v>
       </c>
       <c r="E10" t="s">
-        <v>69</v>
+        <v>86</v>
+      </c>
+      <c r="K10" t="s">
+        <v>38</v>
       </c>
       <c r="L10" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M10" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N10" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="O10" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="R10" t="s">
-        <v>42</v>
+        <v>80</v>
       </c>
       <c r="S10" t="s">
-        <v>43</v>
+        <v>87</v>
       </c>
       <c r="T10" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="U10" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="V10" t="s">
-        <v>73</v>
+        <v>89</v>
       </c>
     </row>
     <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C11" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E11" t="s">
-        <v>75</v>
+        <v>91</v>
+      </c>
+      <c r="K11" t="s">
+        <v>38</v>
       </c>
       <c r="L11" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M11" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N11" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="O11" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="R11" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S11" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="T11" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="U11" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="V11" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
     </row>
     <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>96</v>
       </c>
       <c r="E12" t="s">
-        <v>82</v>
+        <v>97</v>
+      </c>
+      <c r="K12" t="s">
+        <v>38</v>
       </c>
       <c r="L12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M12" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="N12" t="s">
-        <v>38</v>
+        <v>79</v>
       </c>
       <c r="O12" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>30</v>
       </c>
       <c r="R12" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S12" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="T12" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
       <c r="U12" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C13" t="s">
-        <v>85</v>
+        <v>100</v>
       </c>
       <c r="E13" t="s">
-        <v>86</v>
+        <v>101</v>
       </c>
       <c r="L13" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="M13" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N13" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>88</v>
+        <v>103</v>
+      </c>
+      <c r="O13">
+        <v>30</v>
       </c>
       <c r="R13" t="s">
-        <v>89</v>
+        <v>104</v>
       </c>
       <c r="S13" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>104</v>
+      </c>
+      <c r="T13">
+        <v>300000</v>
       </c>
       <c r="U13" t="s">
-        <v>92</v>
+        <v>105</v>
       </c>
       <c r="V13" t="s">
-        <v>93</v>
+        <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="E14" t="s">
-        <v>95</v>
+        <v>108</v>
+      </c>
+      <c r="K14" t="s">
+        <v>38</v>
       </c>
       <c r="L14" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="M14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N14" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>109</v>
+      </c>
+      <c r="O14">
+        <v>30</v>
       </c>
       <c r="R14" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="S14" t="s">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="T14" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="U14" t="s">
-        <v>97</v>
+        <v>113</v>
       </c>
       <c r="V14" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="C15" t="s">
-        <v>99</v>
+        <v>114</v>
       </c>
       <c r="E15" t="s">
-        <v>100</v>
+        <v>115</v>
+      </c>
+      <c r="K15" t="s">
+        <v>38</v>
       </c>
       <c r="L15" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="M15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N15" t="s">
-        <v>87</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>109</v>
+      </c>
+      <c r="O15">
+        <v>30</v>
       </c>
       <c r="R15" t="s">
-        <v>89</v>
+        <v>42</v>
       </c>
       <c r="S15" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>116</v>
+      </c>
+      <c r="T15">
+        <v>40000</v>
       </c>
       <c r="U15" t="s">
-        <v>103</v>
+        <v>117</v>
       </c>
       <c r="V15" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="C16" t="s">
-        <v>105</v>
-[...35 lines deleted...]
-        <v>109</v>
+        <v>119</v>
+      </c>
+      <c r="G16" t="s">
+        <v>120</v>
+      </c>
+      <c r="I16" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="C17" t="s">
-        <v>110</v>
-[...32 lines deleted...]
-        <v>116</v>
+        <v>122</v>
+      </c>
+      <c r="G17" t="s">
+        <v>120</v>
+      </c>
+      <c r="I17" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="C18" t="s">
-        <v>117</v>
-[...13 lines deleted...]
-      <c r="O18" t="s">
+        <v>123</v>
+      </c>
+      <c r="G18" t="s">
         <v>120</v>
       </c>
-      <c r="P18" t="s">
-[...5 lines deleted...]
-      <c r="R18" t="s">
+      <c r="I18" t="s">
         <v>121</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="C19" t="s">
-        <v>125</v>
-[...35 lines deleted...]
-        <v>109</v>
+        <v>124</v>
+      </c>
+      <c r="G19" t="s">
+        <v>120</v>
+      </c>
+      <c r="I19" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:22">
       <c r="A23" s="2" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
       <c r="N23" s="2"/>
       <c r="O23" s="2"/>
       <c r="P23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="R23" s="2"/>
       <c r="S23" s="2"/>
       <c r="T23" s="2"/>
       <c r="U23" s="2"/>
       <c r="V23" s="2"/>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" s="2"/>