--- v1 (2026-06-25)
+++ v2 (2026-08-10)
@@ -314,63 +314,63 @@
   <si>
     <t>Do not freeze. Protect from light.</t>
   </si>
   <si>
     <t>55,000 /  22,000</t>
   </si>
   <si>
     <t>Tipifree®</t>
   </si>
   <si>
     <t>Tipifree®/Traslor®</t>
   </si>
   <si>
     <t>Travoprost/Timolol</t>
   </si>
   <si>
     <t>0.04 mg/ml + 5 mg/ml</t>
   </si>
   <si>
     <t>Do not freeze. After first opening keep the bottle in the outer carton to protect from light.</t>
   </si>
   <si>
     <t>Tipifree® Combi</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Acetazolamide</t>
   </si>
   <si>
     <t>250 mg</t>
   </si>
   <si>
     <t>60 months</t>
   </si>
   <si>
     <t>Tablets</t>
-  </si>
-[...1 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>Diuramid®</t>
   </si>
   <si>
     <t>Diuramid®/ Diacarb®</t>
   </si>
   <si>
     <t>Tropicamide</t>
   </si>
   <si>
     <t>5 mg/ml 10 mg/ml</t>
   </si>
   <si>
     <t>Regular bottle (Eye drop solution)</t>
   </si>
   <si>
     <t>2 x 5 ml</t>
   </si>
   <si>
     <t>Store below 25°C. Use within 4 weeks after opening.</t>
   </si>
   <si>
     <t>594,000 / 192,000</t>
   </si>
@@ -1348,81 +1348,87 @@
       </c>
       <c r="L12" t="s">
         <v>39</v>
       </c>
       <c r="M12" t="s">
         <v>28</v>
       </c>
       <c r="N12" t="s">
         <v>79</v>
       </c>
       <c r="O12" t="s">
         <v>30</v>
       </c>
       <c r="R12" t="s">
         <v>80</v>
       </c>
       <c r="S12" t="s">
         <v>98</v>
       </c>
       <c r="T12" t="s">
         <v>93</v>
       </c>
       <c r="U12" t="s">
         <v>99</v>
       </c>
+      <c r="V12" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="13" spans="1:22">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="E13" t="s">
+        <v>102</v>
+      </c>
+      <c r="K13" t="s">
         <v>100</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M13" t="s">
         <v>40</v>
       </c>
       <c r="N13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O13">
         <v>30</v>
       </c>
       <c r="R13" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="S13" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="T13">
         <v>300000</v>
       </c>
       <c r="U13" t="s">
         <v>105</v>
       </c>
       <c r="V13" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>22</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
       <c r="C14" t="s">
         <v>107</v>
       </c>
       <c r="E14" t="s">
         <v>108</v>
       </c>
       <c r="K14" t="s">
@@ -1431,95 +1437,95 @@
       <c r="L14" t="s">
         <v>27</v>
       </c>
       <c r="M14" t="s">
         <v>40</v>
       </c>
       <c r="N14" t="s">
         <v>109</v>
       </c>
       <c r="O14">
         <v>30</v>
       </c>
       <c r="R14" t="s">
         <v>110</v>
       </c>
       <c r="S14" t="s">
         <v>111</v>
       </c>
       <c r="T14" t="s">
         <v>112</v>
       </c>
       <c r="U14" t="s">
         <v>113</v>
       </c>
       <c r="V14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:22">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>114</v>
       </c>
       <c r="E15" t="s">
         <v>115</v>
       </c>
       <c r="K15" t="s">
         <v>38</v>
       </c>
       <c r="L15" t="s">
         <v>39</v>
       </c>
       <c r="M15" t="s">
         <v>40</v>
       </c>
       <c r="N15" t="s">
         <v>109</v>
       </c>
       <c r="O15">
         <v>30</v>
       </c>
       <c r="R15" t="s">
         <v>42</v>
       </c>
       <c r="S15" t="s">
         <v>116</v>
       </c>
       <c r="T15">
         <v>40000</v>
       </c>
       <c r="U15" t="s">
         <v>117</v>
       </c>
       <c r="V15" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
         <v>118</v>
       </c>
       <c r="C16" t="s">
         <v>119</v>
       </c>
       <c r="G16" t="s">
         <v>120</v>
       </c>
       <c r="I16" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="17" spans="1:22">
       <c r="A17" t="s">
         <v>118</v>
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="G17" t="s">
         <v>120</v>